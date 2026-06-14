--- v0 (2026-02-13)
+++ v1 (2026-06-14)
@@ -3885,51 +3885,51 @@
           <t>71</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Кравченко Александр</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>18:51</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -4015,114 +4015,114 @@
           <t>7</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Максимов Владимир</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>28:55</t>
+          <t>31:54</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr"/>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Комаров Даниил</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>31:54</t>
+          <t>28:55</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>76</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr"/>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Семенюта Семён</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
@@ -5039,65 +5039,69 @@
         <is>
           <t>Сорокин Александр</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>13:31</t>
+          <t>21:31</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>25</t>
-[...2 lines deleted...]
-      <c r="P35" s="191" t="inlineStr"/>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>18:35</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>20:35</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
@@ -5111,57 +5115,57 @@
         <is>
           <t>Леонтьев Мирон</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>13:33</t>
+          <t>39:17</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>7</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>26:12</t>
         </is>
       </c>
@@ -5179,73 +5183,69 @@
           <t>8</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Ботыгин Фёдор</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>21:31</t>
+          <t>13:31</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
-          <t>77</t>
-[...6 lines deleted...]
-      </c>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
           <t>32:37</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
           <t>34:37</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
@@ -5255,60 +5255,68 @@
           <t>10</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Попов Артём</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>28:16</t>
+          <t>13:33</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
-      <c r="N38" s="187" t="inlineStr"/>
-      <c r="O38" s="190" t="inlineStr"/>
+      <c r="N38" s="187" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="O38" s="190" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
           <t>43:05</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
           <t>45:05</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
@@ -5319,68 +5327,60 @@
           <t>15</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Бисеков Арсений</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>39:17</t>
+          <t>28:16</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
-      <c r="N39" s="187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="N39" s="187" t="inlineStr"/>
+      <c r="O39" s="190" t="inlineStr"/>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Каракин Артемий</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>